--- v0 (2026-04-28)
+++ v1 (2026-06-08)
@@ -1,1693 +1,1543 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="71EC55F0" w14:textId="77777777" w:rsidR="00DB769A" w:rsidRPr="00242B9A" w:rsidRDefault="00DB769A" w:rsidP="00DB769A">
+    <w:p w14:paraId="6662F4F6" w14:textId="77777777" w:rsidR="00983CE5" w:rsidRPr="00E724CC" w:rsidRDefault="00983CE5" w:rsidP="00983CE5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:rStyle w:val="A9"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
-[...31 lines deleted...]
-      <w:pPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E724CC">
         <w:rPr>
           <w:rStyle w:val="A9"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:color w:val="043B62"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00DB769A">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>DECLARATION OF GIFTED DEPOSIT</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D5C616C" w14:textId="77777777" w:rsidR="00983CE5" w:rsidRPr="004F210E" w:rsidRDefault="00983CE5" w:rsidP="00983CE5">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="A9"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C126731" w14:textId="77777777" w:rsidR="00983CE5" w:rsidRPr="00E724CC" w:rsidRDefault="00983CE5" w:rsidP="00983CE5">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="A9"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E724CC">
         <w:rPr>
           <w:rStyle w:val="A9"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:color w:val="043B62"/>
-[...43 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Mortgage application details</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52EC3D99" w14:textId="77777777" w:rsidR="00983CE5" w:rsidRPr="005F0769" w:rsidRDefault="00983CE5" w:rsidP="00983CE5">
-[...6 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w14:paraId="490D9F7D" w14:textId="77777777" w:rsidR="00983CE5" w:rsidRPr="004F210E" w:rsidRDefault="00983CE5" w:rsidP="00983CE5">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="A9"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="10269" w:type="dxa"/>
+        <w:tblW w:w="10205" w:type="dxa"/>
         <w:tblInd w:w="0" w:type="dxa"/>
-        <w:tblBorders>
-[...6 lines deleted...]
-        </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3423"/>
-        <w:gridCol w:w="6846"/>
+        <w:gridCol w:w="3402"/>
+        <w:gridCol w:w="6803"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005F0769" w:rsidRPr="005F0769" w14:paraId="1121E4EA" w14:textId="77777777" w:rsidTr="00772F02">
+      <w:tr w:rsidR="00C50A2B" w:rsidRPr="00E724CC" w14:paraId="2E515283" w14:textId="77777777" w:rsidTr="002304D5">
         <w:trPr>
-          <w:trHeight w:val="355"/>
+          <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3423" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4C03FA89" w14:textId="77777777" w:rsidR="00983CE5" w:rsidRPr="005F0769" w:rsidRDefault="00983CE5" w:rsidP="00B836FC">
+          <w:p w14:paraId="2AAC4C56" w14:textId="77777777" w:rsidR="00983CE5" w:rsidRPr="00E724CC" w:rsidRDefault="00983CE5" w:rsidP="00B836FC">
             <w:pPr>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:rStyle w:val="A9"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005F0769">
-[...5 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00E724CC">
+              <w:rPr>
+                <w:rStyle w:val="A9"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Name of mortgage applicant 1:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6846" w:type="dxa"/>
+            <w:tcW w:w="6803" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4FAF3F72" w14:textId="77777777" w:rsidR="00983CE5" w:rsidRPr="005F0769" w:rsidRDefault="00983CE5" w:rsidP="00B836FC">
+          <w:p w14:paraId="2EF9557C" w14:textId="77777777" w:rsidR="00983CE5" w:rsidRPr="00E724CC" w:rsidRDefault="00983CE5" w:rsidP="00B836FC">
             <w:pPr>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:rStyle w:val="A9"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F0769" w:rsidRPr="005F0769" w14:paraId="24E6215C" w14:textId="77777777" w:rsidTr="00772F02">
+      <w:tr w:rsidR="00C50A2B" w:rsidRPr="00E724CC" w14:paraId="33B51A22" w14:textId="77777777" w:rsidTr="00C50A2B">
         <w:trPr>
-          <w:trHeight w:val="355"/>
+          <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3423" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5C579915" w14:textId="77777777" w:rsidR="00983CE5" w:rsidRPr="005F0769" w:rsidRDefault="00983CE5" w:rsidP="00B836FC">
+          <w:p w14:paraId="00D7249D" w14:textId="77777777" w:rsidR="00983CE5" w:rsidRPr="00E724CC" w:rsidRDefault="00983CE5" w:rsidP="00B836FC">
             <w:pPr>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:rStyle w:val="A9"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005F0769">
-[...5 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00E724CC">
+              <w:rPr>
+                <w:rStyle w:val="A9"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Name of mortgage applicant 2:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6846" w:type="dxa"/>
+            <w:tcW w:w="6803" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="27989DB0" w14:textId="77777777" w:rsidR="00983CE5" w:rsidRPr="005F0769" w:rsidRDefault="00983CE5" w:rsidP="00B836FC">
+          <w:p w14:paraId="58A45747" w14:textId="77777777" w:rsidR="00983CE5" w:rsidRPr="00E724CC" w:rsidRDefault="00983CE5" w:rsidP="00B836FC">
             <w:pPr>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:rStyle w:val="A9"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F0769" w:rsidRPr="005F0769" w14:paraId="11E9470E" w14:textId="77777777" w:rsidTr="00772F02">
+      <w:tr w:rsidR="00C50A2B" w:rsidRPr="00E724CC" w14:paraId="6386D417" w14:textId="77777777" w:rsidTr="002304D5">
         <w:trPr>
-          <w:trHeight w:val="355"/>
+          <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3423" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2B9A97A5" w14:textId="77777777" w:rsidR="00983CE5" w:rsidRPr="005F0769" w:rsidRDefault="00983CE5" w:rsidP="00B836FC">
+          <w:p w14:paraId="45B85967" w14:textId="77777777" w:rsidR="00983CE5" w:rsidRPr="00E724CC" w:rsidRDefault="00983CE5" w:rsidP="00B836FC">
             <w:pPr>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:rStyle w:val="A9"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005F0769">
-[...5 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00E724CC">
+              <w:rPr>
+                <w:rStyle w:val="A9"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Name of mortgage applicant 3:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6846" w:type="dxa"/>
+            <w:tcW w:w="6803" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="64B86AE2" w14:textId="77777777" w:rsidR="00983CE5" w:rsidRPr="005F0769" w:rsidRDefault="00983CE5" w:rsidP="00B836FC">
+          <w:p w14:paraId="4C4A9018" w14:textId="77777777" w:rsidR="00983CE5" w:rsidRPr="00E724CC" w:rsidRDefault="00983CE5" w:rsidP="00B836FC">
             <w:pPr>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:rStyle w:val="A9"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F0769" w:rsidRPr="005F0769" w14:paraId="33CD78CB" w14:textId="77777777" w:rsidTr="00772F02">
+      <w:tr w:rsidR="00C50A2B" w:rsidRPr="00E724CC" w14:paraId="236D0FD8" w14:textId="77777777" w:rsidTr="00C50A2B">
         <w:trPr>
-          <w:trHeight w:val="355"/>
+          <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3423" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3D57AD97" w14:textId="77777777" w:rsidR="00983CE5" w:rsidRPr="005F0769" w:rsidRDefault="00983CE5" w:rsidP="00B836FC">
+          <w:p w14:paraId="46835B5C" w14:textId="77777777" w:rsidR="00983CE5" w:rsidRPr="00E724CC" w:rsidRDefault="00983CE5" w:rsidP="00B836FC">
             <w:pPr>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:rStyle w:val="A9"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005F0769">
-[...5 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00E724CC">
+              <w:rPr>
+                <w:rStyle w:val="A9"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Name of mortgage applicant 4:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6846" w:type="dxa"/>
+            <w:tcW w:w="6803" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="67AB5AF6" w14:textId="77777777" w:rsidR="00983CE5" w:rsidRPr="005F0769" w:rsidRDefault="00983CE5" w:rsidP="00B836FC">
+          <w:p w14:paraId="3854AC91" w14:textId="77777777" w:rsidR="00983CE5" w:rsidRPr="00E724CC" w:rsidRDefault="00983CE5" w:rsidP="00B836FC">
             <w:pPr>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:rStyle w:val="A9"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B94CE0" w:rsidRPr="005F0769" w14:paraId="3411DBE3" w14:textId="77777777" w:rsidTr="00772F02">
+      <w:tr w:rsidR="00C50A2B" w:rsidRPr="00E724CC" w14:paraId="6B52DC5A" w14:textId="77777777" w:rsidTr="00C50A2B">
         <w:trPr>
-          <w:trHeight w:val="355"/>
+          <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3423" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6C9FCD06" w14:textId="77777777" w:rsidR="00983CE5" w:rsidRPr="005F0769" w:rsidRDefault="00983CE5" w:rsidP="00B836FC">
+          <w:p w14:paraId="2A058ACA" w14:textId="77777777" w:rsidR="00983CE5" w:rsidRPr="00E724CC" w:rsidRDefault="00983CE5" w:rsidP="00B836FC">
             <w:pPr>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:rStyle w:val="A9"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005F0769">
-[...5 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00E724CC">
+              <w:rPr>
+                <w:rStyle w:val="A9"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Address of property to be purchased:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6846" w:type="dxa"/>
+            <w:tcW w:w="6803" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="498951BF" w14:textId="77777777" w:rsidR="00983CE5" w:rsidRPr="005F0769" w:rsidRDefault="00983CE5" w:rsidP="00B836FC">
+          <w:p w14:paraId="31AA3F80" w14:textId="77777777" w:rsidR="00983CE5" w:rsidRPr="00E724CC" w:rsidRDefault="00983CE5" w:rsidP="00B836FC">
             <w:pPr>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:rStyle w:val="A9"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2C2D6297" w14:textId="77777777" w:rsidR="00983CE5" w:rsidRPr="005F0769" w:rsidRDefault="00983CE5" w:rsidP="00983CE5">
-[...10 lines deleted...]
-    <w:p w14:paraId="642C0D80" w14:textId="77777777" w:rsidR="00983CE5" w:rsidRPr="005F0769" w:rsidRDefault="00983CE5" w:rsidP="00983CE5">
+    <w:p w14:paraId="64DC5424" w14:textId="77777777" w:rsidR="00983CE5" w:rsidRPr="00E724CC" w:rsidRDefault="00983CE5" w:rsidP="00983CE5">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="A9"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7394D532" w14:textId="77777777" w:rsidR="00983CE5" w:rsidRPr="00E724CC" w:rsidRDefault="00983CE5" w:rsidP="00983CE5">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="A9"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:color w:val="043B62"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="005F0769">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E724CC">
         <w:rPr>
           <w:rStyle w:val="A9"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:color w:val="043B62"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Donor details</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="090ECEC1" w14:textId="77777777" w:rsidR="00983CE5" w:rsidRPr="005F0769" w:rsidRDefault="00983CE5" w:rsidP="00983CE5">
-[...6 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w14:paraId="2FC3E37D" w14:textId="77777777" w:rsidR="00983CE5" w:rsidRPr="004F210E" w:rsidRDefault="00983CE5" w:rsidP="00983CE5">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="A9"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="0" w:type="dxa"/>
-        <w:tblBorders>
-[...6 lines deleted...]
-        </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3399"/>
         <w:gridCol w:w="6795"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005F0769" w:rsidRPr="005F0769" w14:paraId="47940E98" w14:textId="77777777" w:rsidTr="008E5FC4">
+      <w:tr w:rsidR="00983CE5" w:rsidRPr="00E724CC" w14:paraId="5FEE175E" w14:textId="77777777" w:rsidTr="004F210E">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3399" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="181E8121" w14:textId="77777777" w:rsidR="00983CE5" w:rsidRPr="005F0769" w:rsidRDefault="00983CE5" w:rsidP="00B836FC">
+          <w:p w14:paraId="08FB03DC" w14:textId="77777777" w:rsidR="00983CE5" w:rsidRPr="00E724CC" w:rsidRDefault="00983CE5" w:rsidP="00B836FC">
             <w:pPr>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:rStyle w:val="A9"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005F0769">
-[...5 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00E724CC">
+              <w:rPr>
+                <w:rStyle w:val="A9"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Full name(s):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6795" w:type="dxa"/>
+            <w:tcW w:w="6803" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="654C9F9C" w14:textId="77777777" w:rsidR="00983CE5" w:rsidRPr="005F0769" w:rsidRDefault="00983CE5" w:rsidP="00B836FC">
+          <w:p w14:paraId="20CFD369" w14:textId="77777777" w:rsidR="00983CE5" w:rsidRPr="00E724CC" w:rsidRDefault="00983CE5" w:rsidP="00B836FC">
             <w:pPr>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:rStyle w:val="A9"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F0769" w:rsidRPr="005F0769" w14:paraId="610FF563" w14:textId="77777777" w:rsidTr="008E5FC4">
+      <w:tr w:rsidR="00983CE5" w:rsidRPr="00E724CC" w14:paraId="718806BB" w14:textId="77777777" w:rsidTr="004F210E">
         <w:trPr>
           <w:trHeight w:val="1361"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3399" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1600BEC7" w14:textId="77777777" w:rsidR="00983CE5" w:rsidRPr="005F0769" w:rsidRDefault="00983CE5" w:rsidP="00B836FC">
+          <w:p w14:paraId="4C036224" w14:textId="77777777" w:rsidR="00983CE5" w:rsidRPr="00E724CC" w:rsidRDefault="00983CE5" w:rsidP="00B836FC">
             <w:pPr>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:rStyle w:val="A9"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005F0769">
-[...5 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00E724CC">
+              <w:rPr>
+                <w:rStyle w:val="A9"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Residential address:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6795" w:type="dxa"/>
+            <w:tcW w:w="6803" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="35A39ECD" w14:textId="77777777" w:rsidR="00983CE5" w:rsidRPr="005F0769" w:rsidRDefault="00983CE5" w:rsidP="00B836FC">
+          <w:p w14:paraId="38D8D59F" w14:textId="77777777" w:rsidR="00983CE5" w:rsidRPr="00E724CC" w:rsidRDefault="00983CE5" w:rsidP="00B836FC">
             <w:pPr>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:rStyle w:val="A9"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F0769" w:rsidRPr="005F0769" w14:paraId="1ECB5D42" w14:textId="77777777" w:rsidTr="008E5FC4">
+      <w:tr w:rsidR="00983CE5" w:rsidRPr="00E724CC" w14:paraId="3FE1CF30" w14:textId="77777777" w:rsidTr="004F210E">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3399" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3C45CBC7" w14:textId="77777777" w:rsidR="00983CE5" w:rsidRPr="005F0769" w:rsidRDefault="00983CE5" w:rsidP="00B836FC">
+          <w:p w14:paraId="0A772933" w14:textId="77777777" w:rsidR="00983CE5" w:rsidRPr="00E724CC" w:rsidRDefault="002064A3" w:rsidP="00B836FC">
             <w:pPr>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:rStyle w:val="A9"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005F0769">
-[...7 lines deleted...]
-              <w:t>Telephone contact details:</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="A9"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Phone number*:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6795" w:type="dxa"/>
+            <w:tcW w:w="6803" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5CA771F3" w14:textId="77777777" w:rsidR="00983CE5" w:rsidRPr="005F0769" w:rsidRDefault="00983CE5" w:rsidP="00B836FC">
+          <w:p w14:paraId="18744759" w14:textId="77777777" w:rsidR="00983CE5" w:rsidRPr="00E724CC" w:rsidRDefault="00983CE5" w:rsidP="00B836FC">
             <w:pPr>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:rStyle w:val="A9"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F0769" w:rsidRPr="005F0769" w14:paraId="218A021D" w14:textId="77777777" w:rsidTr="008E5FC4">
+      <w:tr w:rsidR="00983CE5" w:rsidRPr="00E724CC" w14:paraId="27199C70" w14:textId="77777777" w:rsidTr="004F210E">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3399" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7AC5689E" w14:textId="77777777" w:rsidR="00983CE5" w:rsidRPr="005F0769" w:rsidRDefault="00983CE5" w:rsidP="00B836FC">
+          <w:p w14:paraId="54D64492" w14:textId="77777777" w:rsidR="00983CE5" w:rsidRPr="00E724CC" w:rsidRDefault="00983CE5" w:rsidP="00B836FC">
             <w:pPr>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:rStyle w:val="A9"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005F0769">
-[...5 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00E724CC">
+              <w:rPr>
+                <w:rStyle w:val="A9"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Relationship to the above mortgage applicant(s):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6795" w:type="dxa"/>
+            <w:tcW w:w="6803" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="024B65B8" w14:textId="77777777" w:rsidR="00983CE5" w:rsidRPr="005F0769" w:rsidRDefault="00983CE5" w:rsidP="00B836FC">
+          <w:p w14:paraId="3B11709A" w14:textId="77777777" w:rsidR="00983CE5" w:rsidRPr="00E724CC" w:rsidRDefault="00983CE5" w:rsidP="00B836FC">
             <w:pPr>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:rStyle w:val="A9"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F0769" w:rsidRPr="005F0769" w14:paraId="560CB5B2" w14:textId="77777777" w:rsidTr="008E5FC4">
+      <w:tr w:rsidR="00983CE5" w:rsidRPr="00E724CC" w14:paraId="5A3FB4E0" w14:textId="77777777" w:rsidTr="004F210E">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3399" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="467FC3D7" w14:textId="77777777" w:rsidR="00983CE5" w:rsidRPr="005F0769" w:rsidRDefault="00983CE5" w:rsidP="00B836FC">
+          <w:p w14:paraId="1C933C06" w14:textId="77777777" w:rsidR="00983CE5" w:rsidRPr="00E724CC" w:rsidRDefault="00983CE5" w:rsidP="00B836FC">
             <w:pPr>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:rStyle w:val="A9"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005F0769">
-[...5 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00E724CC">
+              <w:rPr>
+                <w:rStyle w:val="A9"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Amount of gift:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6795" w:type="dxa"/>
+            <w:tcW w:w="6803" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2E88ED84" w14:textId="77777777" w:rsidR="00983CE5" w:rsidRPr="005F0769" w:rsidRDefault="00983CE5" w:rsidP="00B836FC">
+          <w:p w14:paraId="577262A8" w14:textId="77777777" w:rsidR="00983CE5" w:rsidRPr="00E724CC" w:rsidRDefault="00983CE5" w:rsidP="00B836FC">
             <w:pPr>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:rStyle w:val="A9"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005F0769">
-[...5 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00E724CC">
+              <w:rPr>
+                <w:rStyle w:val="A9"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>£</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7D379FD8" w14:textId="77777777" w:rsidR="008E5FC4" w:rsidRPr="008E5FC4" w:rsidRDefault="008E5FC4" w:rsidP="008E5FC4">
+    <w:p w14:paraId="590ADA27" w14:textId="77777777" w:rsidR="00983CE5" w:rsidRPr="002064A3" w:rsidRDefault="002064A3" w:rsidP="00EC1689">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rStyle w:val="A9"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002064A3">
+        <w:rPr>
+          <w:rStyle w:val="A9"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>*you don’t have to provide this, but it will make it easier for us to get in touch if there are any issues with this declaration.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40A35836" w14:textId="77777777" w:rsidR="00983CE5" w:rsidRPr="005F0769" w:rsidRDefault="00983CE5" w:rsidP="004F210E">
+    <w:p w14:paraId="105FEFC6" w14:textId="77777777" w:rsidR="00983CE5" w:rsidRPr="00E724CC" w:rsidRDefault="00983CE5" w:rsidP="004F210E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="A9"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="557BF4B2" w14:textId="77777777" w:rsidR="00983CE5" w:rsidRPr="005F0769" w:rsidRDefault="00983CE5" w:rsidP="004F210E">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B7E3E18" w14:textId="77777777" w:rsidR="00983CE5" w:rsidRPr="00E724CC" w:rsidRDefault="00983CE5" w:rsidP="00EC1689">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="A9"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E724CC">
+        <w:rPr>
+          <w:rStyle w:val="A9"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Declaration </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4520FD47" w14:textId="77777777" w:rsidR="00983CE5" w:rsidRPr="004F210E" w:rsidRDefault="00983CE5" w:rsidP="004F210E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="A9"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:color w:val="043B62"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="04074657" w14:textId="77777777" w:rsidR="00983CE5" w:rsidRPr="005F0769" w:rsidRDefault="00983CE5" w:rsidP="004F210E">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DA16F7A" w14:textId="77777777" w:rsidR="00983CE5" w:rsidRPr="00E724CC" w:rsidRDefault="00983CE5" w:rsidP="004F210E">
       <w:pPr>
         <w:pStyle w:val="Pa7"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="40"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="A9"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...10 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E724CC">
+        <w:rPr>
+          <w:rStyle w:val="A9"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>I/We confirm that I/we am/are providing the applicants(s) a gift in the amount stated above to assist with the purchase of the above</w:t>
       </w:r>
-      <w:r w:rsidR="00AB6BA0" w:rsidRPr="005F0769">
-[...5 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00AB6BA0" w:rsidRPr="00E724CC">
+        <w:rPr>
+          <w:rStyle w:val="A9"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F0769">
-[...5 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E724CC">
+        <w:rPr>
+          <w:rStyle w:val="A9"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>named property. The gifted deposit is an unconditional and non-refundable gift which is non-interest bearing and is not to be repaid to me/us. Further, that I/we will have no rights or interest in the above</w:t>
       </w:r>
-      <w:r w:rsidR="00E724CC" w:rsidRPr="005F0769">
-[...5 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00E724CC">
+        <w:rPr>
+          <w:rStyle w:val="A9"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005F0769">
-[...5 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E724CC">
+        <w:rPr>
+          <w:rStyle w:val="A9"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">named property whatsoever. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2622314D" w14:textId="77777777" w:rsidR="00983CE5" w:rsidRPr="005F0769" w:rsidRDefault="00983CE5" w:rsidP="004F210E">
+    <w:p w14:paraId="553E5743" w14:textId="77777777" w:rsidR="00983CE5" w:rsidRPr="00E724CC" w:rsidRDefault="00983CE5" w:rsidP="004F210E">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="08CA2B92" w14:textId="77777777" w:rsidR="00983CE5" w:rsidRPr="005F0769" w:rsidRDefault="00983CE5" w:rsidP="004F210E">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53A68B2B" w14:textId="77777777" w:rsidR="00983CE5" w:rsidRPr="00E724CC" w:rsidRDefault="00983CE5" w:rsidP="004F210E">
       <w:pPr>
         <w:pStyle w:val="Pa7"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="40"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="A9"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...10 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E724CC">
+        <w:rPr>
+          <w:rStyle w:val="A9"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">I/We understand that I/we may be asked for proof that I/we have the deposit monies available. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EF63649" w14:textId="77777777" w:rsidR="00983CE5" w:rsidRPr="005F0769" w:rsidRDefault="00983CE5" w:rsidP="004F210E">
+    <w:p w14:paraId="3735C4B1" w14:textId="77777777" w:rsidR="00983CE5" w:rsidRPr="00E724CC" w:rsidRDefault="00983CE5" w:rsidP="004F210E">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="568D7BD7" w14:textId="77777777" w:rsidR="00983CE5" w:rsidRPr="005F0769" w:rsidRDefault="00983CE5" w:rsidP="004F210E">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24C78C80" w14:textId="77777777" w:rsidR="00EC1689" w:rsidRDefault="00983CE5" w:rsidP="004F210E">
       <w:pPr>
         <w:pStyle w:val="Pa7"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="40"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="A9"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...16 lines deleted...]
-      <w:pPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E724CC">
+        <w:rPr>
+          <w:rStyle w:val="A9"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>I/We understand the importance of seeking independent legal advice and have had the opportunity to do so.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1665C7F2" w14:textId="77777777" w:rsidR="004311C2" w:rsidRDefault="004311C2" w:rsidP="004311C2">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59B4404A" w14:textId="77777777" w:rsidR="002064A3" w:rsidRPr="002064A3" w:rsidRDefault="004311C2" w:rsidP="009F57D1">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004311C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>I/We confirm that (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004311C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004311C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) I/we </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>am/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004311C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>are not subject to any bankruptcy proceedings or arrangement with creditors relating to debts owed, (ii) I/we can pay my/our respective debts as they fall due, and (iii) my/our respective assets are greater than my/our respective liabilities and this won’t change as a result of making the gifted deposit.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002064A3" w:rsidRPr="002064A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>I/We understand that the solicitor acti</w:t>
+      </w:r>
+      <w:r w:rsidR="002064A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ng</w:t>
+      </w:r>
+      <w:r w:rsidR="002064A3" w:rsidRPr="002064A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for the applicant(s) will conduct bankruptcy searches against me/us to check whether there are any insolvency proceedings (such as bankruptcies, debt relief </w:t>
+      </w:r>
+      <w:r w:rsidR="002064A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">orders </w:t>
+      </w:r>
+      <w:r w:rsidR="002064A3" w:rsidRPr="002064A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>or individual voluntary arrangements) related to me/us.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73134B9E" w14:textId="77777777" w:rsidR="00983CE5" w:rsidRPr="00E724CC" w:rsidRDefault="00983CE5" w:rsidP="004F210E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:rStyle w:val="A9"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="590EF4AE" w14:textId="77777777" w:rsidR="00983CE5" w:rsidRPr="005F0769" w:rsidRDefault="00983CE5" w:rsidP="004F210E">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4648EC73" w14:textId="77777777" w:rsidR="00983CE5" w:rsidRPr="00E724CC" w:rsidRDefault="00983CE5" w:rsidP="00EC1689">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="A9"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E724CC">
+        <w:rPr>
+          <w:rStyle w:val="A9"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Use of my information </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76A3E1F3" w14:textId="77777777" w:rsidR="00983CE5" w:rsidRPr="00E724CC" w:rsidRDefault="00983CE5" w:rsidP="004F210E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="A9"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="005F0769">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08200FE2" w14:textId="77777777" w:rsidR="00983CE5" w:rsidRPr="00E724CC" w:rsidRDefault="00983CE5" w:rsidP="004F210E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="A9"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E724CC">
+        <w:rPr>
+          <w:rStyle w:val="A9"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>I/We understand that my/our personal documentation in relation to the gifted deposit provided in support of the applicant(s) mortgage application will be held with all other information relating to the mortgage application. If the applicant(s) requests a copy of the mortgage application file now or at any point in the future, the personal information I/we have provided may be included in the information that you provide to them.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="510DF418" w14:textId="77777777" w:rsidR="00983CE5" w:rsidRPr="00E724CC" w:rsidRDefault="00983CE5" w:rsidP="004F210E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="A9"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F5A0FE4" w14:textId="77777777" w:rsidR="00983CE5" w:rsidRPr="00E724CC" w:rsidRDefault="00983CE5" w:rsidP="00983CE5">
+      <w:pPr>
         <w:rPr>
           <w:rStyle w:val="A9"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...8 lines deleted...]
-        <w:jc w:val="both"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E724CC">
         <w:rPr>
           <w:rStyle w:val="A9"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...57 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Donor(s) signature(s)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CA9C0F6" w14:textId="77777777" w:rsidR="00983CE5" w:rsidRPr="005F0769" w:rsidRDefault="00983CE5" w:rsidP="00983CE5">
-[...10 lines deleted...]
-    <w:p w14:paraId="575C69B8" w14:textId="77777777" w:rsidR="00983CE5" w:rsidRPr="005F0769" w:rsidRDefault="00983CE5" w:rsidP="00E724CC">
+    <w:p w14:paraId="5D206921" w14:textId="77777777" w:rsidR="00983CE5" w:rsidRPr="00E724CC" w:rsidRDefault="00983CE5" w:rsidP="00983CE5">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="A9"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F6E05E2" w14:textId="77777777" w:rsidR="00983CE5" w:rsidRPr="00E724CC" w:rsidRDefault="00983CE5" w:rsidP="00983CE5">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="A9"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AE48258" w14:textId="77777777" w:rsidR="00983CE5" w:rsidRPr="00E724CC" w:rsidRDefault="00983CE5" w:rsidP="00E724CC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5670"/>
           <w:tab w:val="left" w:pos="7938"/>
           <w:tab w:val="left" w:pos="10204"/>
         </w:tabs>
         <w:rPr>
           <w:rStyle w:val="A9"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F0769">
-[...5 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E724CC">
+        <w:rPr>
+          <w:rStyle w:val="A9"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="005F0769">
-[...5 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E724CC">
+        <w:rPr>
+          <w:rStyle w:val="A9"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="005F0769">
-[...5 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E724CC">
+        <w:rPr>
+          <w:rStyle w:val="A9"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F509535" w14:textId="77777777" w:rsidR="00983CE5" w:rsidRPr="005F0769" w:rsidRDefault="00E724CC" w:rsidP="00E81B24">
+    <w:p w14:paraId="2B69629B" w14:textId="77777777" w:rsidR="00983CE5" w:rsidRPr="00E724CC" w:rsidRDefault="00E724CC" w:rsidP="00E724CC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7938"/>
         </w:tabs>
         <w:rPr>
           <w:rStyle w:val="A9"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...10 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="A9"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00983CE5" w:rsidRPr="005F0769">
-[...5 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00983CE5" w:rsidRPr="00E724CC">
+        <w:rPr>
+          <w:rStyle w:val="A9"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Date</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2178D22C" w14:textId="77777777" w:rsidR="00983CE5" w:rsidRPr="005F0769" w:rsidRDefault="00983CE5" w:rsidP="00983CE5">
-[...10 lines deleted...]
-    <w:p w14:paraId="33239323" w14:textId="77777777" w:rsidR="00E724CC" w:rsidRPr="005F0769" w:rsidRDefault="00E724CC" w:rsidP="00E724CC">
+    <w:p w14:paraId="04F898DF" w14:textId="77777777" w:rsidR="00983CE5" w:rsidRPr="00E724CC" w:rsidRDefault="00983CE5" w:rsidP="00983CE5">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="A9"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="500D5E34" w14:textId="77777777" w:rsidR="00E724CC" w:rsidRPr="00E724CC" w:rsidRDefault="00E724CC" w:rsidP="00E724CC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5670"/>
           <w:tab w:val="left" w:pos="7938"/>
           <w:tab w:val="left" w:pos="10204"/>
         </w:tabs>
         <w:rPr>
           <w:rStyle w:val="A9"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F0769">
-[...5 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E724CC">
+        <w:rPr>
+          <w:rStyle w:val="A9"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="005F0769">
-[...5 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E724CC">
+        <w:rPr>
+          <w:rStyle w:val="A9"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="005F0769">
-[...5 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E724CC">
+        <w:rPr>
+          <w:rStyle w:val="A9"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76D0858C" w14:textId="77777777" w:rsidR="00B538E7" w:rsidRDefault="00B538E7" w:rsidP="00E724CC">
+    <w:p w14:paraId="2BE3DDC3" w14:textId="77777777" w:rsidR="00B538E7" w:rsidRPr="00E724CC" w:rsidRDefault="00B538E7" w:rsidP="00E724CC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7938"/>
         </w:tabs>
         <w:rPr>
           <w:rStyle w:val="A9"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...10 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E724CC">
+        <w:rPr>
+          <w:rStyle w:val="A9"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00983CE5" w:rsidRPr="005F0769">
-[...5 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00983CE5" w:rsidRPr="00E724CC">
+        <w:rPr>
+          <w:rStyle w:val="A9"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Date</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38A031EA" w14:textId="77777777" w:rsidR="00E81B24" w:rsidRDefault="00E81B24" w:rsidP="00E724CC">
-[...120 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId7"/>
+    <w:sectPr w:rsidR="00B538E7" w:rsidRPr="00E724CC" w:rsidSect="00E724CC">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
-      <w:pgMar w:top="851" w:right="851" w:bottom="851" w:left="851" w:header="0" w:footer="397" w:gutter="0"/>
+      <w:pgMar w:top="851" w:right="851" w:bottom="851" w:left="851" w:header="284" w:footer="284" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times New Roman">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Frutiger 45 Light">
-    <w:altName w:val="Frutiger 45 Light"/>
+    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="PMingLiU">
-    <w:altName w:val="新細明體"/>
+    <w:altName w:val="!Ps2OcuAe"/>
     <w:panose1 w:val="02010601000101010101"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
+    <w:altName w:val="Microsoft Sans Serif"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-    <w:r>
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="410A5A27"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0" w:tplc="04C6A308">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-        <w:lang w:eastAsia="en-GB"/>
+        <w:rFonts w:ascii="Symbol" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
-      <w:drawing>
-[...68 lines deleted...]
-</w:footnotes>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="2061051307">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
-  <w:documentProtection w:edit="readOnly" w:formatting="1" w:enforcement="0"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotHyphenateCaps/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
-  <w:footnotePr>
-[...6 lines deleted...]
-  </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CA5EDA"/>
-    <w:rsid w:val="001070D5"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00322CE4"/>
+    <w:rsid w:val="000C3185"/>
+    <w:rsid w:val="002064A3"/>
+    <w:rsid w:val="002304D5"/>
     <w:rsid w:val="003530EA"/>
-    <w:rsid w:val="004506A0"/>
-[...1 lines deleted...]
-    <w:rsid w:val="004E64DC"/>
+    <w:rsid w:val="004311C2"/>
     <w:rsid w:val="004F210E"/>
-    <w:rsid w:val="005C5C13"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00772F02"/>
     <w:rsid w:val="007F4118"/>
-    <w:rsid w:val="00850257"/>
-[...1 lines deleted...]
-    <w:rsid w:val="008E5FC4"/>
     <w:rsid w:val="00983CE5"/>
     <w:rsid w:val="009936E9"/>
-    <w:rsid w:val="009B09A7"/>
+    <w:rsid w:val="009F57D1"/>
     <w:rsid w:val="00A05AA6"/>
-    <w:rsid w:val="00A4420B"/>
+    <w:rsid w:val="00A77928"/>
     <w:rsid w:val="00AB6BA0"/>
     <w:rsid w:val="00B40F7A"/>
     <w:rsid w:val="00B538E7"/>
     <w:rsid w:val="00B64C84"/>
     <w:rsid w:val="00B836FC"/>
-    <w:rsid w:val="00B94CE0"/>
-    <w:rsid w:val="00BB4132"/>
     <w:rsid w:val="00BE0579"/>
-    <w:rsid w:val="00BE63DF"/>
     <w:rsid w:val="00C50A2B"/>
-    <w:rsid w:val="00C63C76"/>
-    <w:rsid w:val="00C94399"/>
     <w:rsid w:val="00CA5EDA"/>
-    <w:rsid w:val="00DB769A"/>
     <w:rsid w:val="00E6105F"/>
     <w:rsid w:val="00E724CC"/>
-    <w:rsid w:val="00E81B24"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00FE6DF0"/>
+    <w:rsid w:val="00E92388"/>
+    <w:rsid w:val="00EC1689"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="7569E24F"/>
+  <w14:docId w14:val="6C53BE17"/>
   <w14:defaultImageDpi w14:val="0"/>
-  <w15:docId w15:val="{8EC888AF-AE18-4DFD-9E27-8D18ECCFF6FF}"/>
+  <w15:docId w15:val="{8A7C008E-8121-4B19-9846-0C8508D12FD1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -1770,101 +1620,57 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...40 lines deleted...]
-    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
-    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -2057,52 +1863,51 @@
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
-    <w:uiPriority w:val="1"/>
-    <w:unhideWhenUsed/>
+    <w:uiPriority w:val="99"/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="00983CE5"/>
@@ -2146,187 +1951,76 @@
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00983CE5"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="PMingLiU"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="nil"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
-[...52 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="26956423">
-[...51 lines deleted...]
-      <w:bodyDiv w:val="1"/>
+    <w:div w:id="1471745122">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
-  <w:pixelsPerInch w:val="144"/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2546,116 +2240,88 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>318</Words>
-  <Characters>1796</Characters>
+  <Words>326</Words>
+  <Characters>1863</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>14</Lines>
+  <Lines>15</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company>Swift LG Ltd</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2110</CharactersWithSpaces>
+  <CharactersWithSpaces>2185</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>This is the master template</dc:title>
   <dc:subject/>
   <dc:creator>Alan Kington</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_94e8c15d-f884-497c-878a-a3faeada53a3_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_94e8c15d-f884-497c-878a-a3faeada53a3_SetDate">
-    <vt:lpwstr>2024-02-14T10:41:45Z</vt:lpwstr>
+    <vt:lpwstr>2026-05-21T07:36:40Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_94e8c15d-f884-497c-878a-a3faeada53a3_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_94e8c15d-f884-497c-878a-a3faeada53a3_Name">
     <vt:lpwstr>Open - No visual label</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_94e8c15d-f884-497c-878a-a3faeada53a3_SiteId">
     <vt:lpwstr>4aba1e73-421d-4e8f-895a-786b597ba991</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_94e8c15d-f884-497c-878a-a3faeada53a3_ActionId">
-    <vt:lpwstr>ea30c901-16a4-4b01-b73f-d1fc6893df42</vt:lpwstr>
+    <vt:lpwstr>8edbd030-320e-4801-8e48-6cec2a2ab1a9</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_94e8c15d-f884-497c-878a-a3faeada53a3_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_94e8c15d-f884-497c-878a-a3faeada53a3_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
+  </property>
 </Properties>
 </file>